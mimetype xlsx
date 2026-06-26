--- v0 (2026-03-27)
+++ v1 (2026-06-26)
@@ -35,93 +35,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Year - Semester</t>
   </si>
   <si>
     <t>Course Code</t>
   </si>
   <si>
     <t>Course Name</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Degree Name</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Instructor</t>
   </si>
   <si>
-    <t>2023-2024 - Spring</t>
+    <t>2023-2024 - Summer</t>
   </si>
   <si>
     <t>ACCT 2000</t>
   </si>
   <si>
     <t>test</t>
   </si>
   <si>
     <t>F2F</t>
   </si>
   <si>
     <t>Cyber Security Certificate</t>
   </si>
   <si>
     <t xml:space="preserve"> Cyber Security</t>
   </si>
   <si>
     <t>Omar Aaziz</t>
   </si>
   <si>
     <t>ACCT 2110</t>
   </si>
   <si>
     <t>Programming</t>
   </si>
   <si>
     <t>Jon Strahan</t>
   </si>
   <si>
     <t>ACCT 2111</t>
   </si>
   <si>
     <t>Web</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Jon Strahan1</t>
   </si>
   <si>
-    <t>2024-2025 - Spring</t>
+    <t>2024-2025 - Summer</t>
   </si>
   <si>
     <t>ACCT 1210</t>
   </si>
   <si>
     <t>Income Taxation</t>
   </si>
   <si>
     <t>Associate of Business Office Technology</t>
   </si>
   <si>
     <t>Accounting</t>
   </si>
   <si>
     <t>Waheeb Test</t>
   </si>
   <si>
     <t>ACCT 2110</t>
   </si>
   <si>
     <t>Principles of Accounting I (Financial)</t>
   </si>
   <si>
     <t>Waheeb Al-Sharaabi</t>
   </si>